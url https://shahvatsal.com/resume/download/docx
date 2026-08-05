--- v0 (2026-07-16)
+++ v1 (2026-08-05)
@@ -73,51 +73,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FC22839"/>
+    <w:nsid w:val="A67AF314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>