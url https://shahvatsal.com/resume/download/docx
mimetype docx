--- v1 (2026-08-05)
+++ v2 (2026-08-25)
@@ -73,51 +73,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67AF314"/>
+    <w:nsid w:val="883C4532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>