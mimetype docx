--- v2 (2026-08-25)
+++ v3 (2026-09-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vatsal Shah</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Project Manager</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="64748B"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">vatsalshah1212@gmail.com | +91 999 888 7777</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Transformational Technical Leader with 15+ years of experience bridging the gap between high-level business strategy and deep technical execution. 
-[...1 lines deleted...]
-Proven track record of spearheading Generative AI initiatives, architecting highly available cloud-native (AWS/Azure) environments, and scaling high-performing engineering organizations. Adept at pivoting enterprises from legacy monoliths to agile microservices, resulting in exponential increases in deployment velocity and system reliability.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORE COMPETENCIES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">ARSENAL TOOL: Android, iOS, Flutter, Angular, Vue.js, React, Next.js, Node.js, Google Cloud, MongoDB, Microsoft Azure, Docker, PostgreSQL, Google Gemini, Anthropic, Meta, Ollama, OpenAI, LangChain, AWS, Java, MySQL, .NET, SpringBoot, Kotlin, MSSQL, Oracle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">DOMAIN EXPERTISE: Technical Due Diligence & M&A Advisory, Digital Transformation Consulting, SaaS & Enterprise Platform Engineering, FinTech, Payment & Compliance Systems, EdTech Product Engineering, Product-Led Growth Engineering, Data-Driven Strategy & Analytics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE BASE: Design Patterns, SOLID & Clean Code, Distributed Systems & Scalability, Data Structures & Algorithms, Machine Learning Fundamentals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">LEADERSHIP: Interim CTO & Strategic Advisory, Developer Experience (DevEx) Strategy, Engineering Team Leadership, Technical Roadmap & Strategy, Stakeholder & Executive Management, Hiring, Mentoring & Talent Development, P&L Ownership & Delivery Accountability, OKR & KPI Framework Execution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">SOFT SKILL: Strategic Thinking & Problem Solving, Executive Communication & Storytelling, Mentorship & Technical Coaching, Cross-Functional Collaboration, Agile & Scrum Delivery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">TECHNICAL SKILL: Legacy System Modernization, FinOps & Cloud Cost Optimization, Site Reliability Engineering (SRE) & Observability, Solution Architecture & System Design, Mobile App Development (Android / iOS / Flutter), Cloud Architecture (AWS / GCP / Azure), Microservices, REST & GraphQL API Design, GenAI, LLM & RAG Pipeline Engineering, DevOps, CI/CD & Kubernetes, Database Architecture & Query Optimization, Security, Compliance & Performance Engineering, AI Agent Development & Prompt Engineering</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFESSIONAL EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager — May 2024 - Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Radixweb — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Currently leading high-impact technology projects, ensuring strategic alignment and operational excellence.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager — Feb 2023 - May 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Samyak Infotech Pvt. Ltd. — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Mentored and led a team of 60+ professionals. Oversaw the entire project development lifecycle. Managed client billing and budgeting processes. Proficiently managed cross-functional projects encompassing .Net, Python, Node, React, Flutter, Android, iOS, and Azure.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager — Sep 2021 - Jan 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">KCS - Krish Compusoft Services — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Mentored and led a team of 36+ professionals. Conducted CMMi 5 Audits and implemented process enhancements. Successfully executed and delivered 12+ development projects. Managed projects in E-commerce, CRM, FinTech, and Logistics domains.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sr. Software Engineer (Performing Role of Project Manager and Solution Architect) — Jul 2015 - Sep 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Sterlite Tech - Elitecore — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Led a team of 51+ individuals. Held end-to-end responsibility for project management and solution design. Served on the SAFe 5 Agile Implementation Panel. Delivered 19+ development projects across Singapore, Malaysia, Mumbai, and Delhi.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senior Software Engineer — Jan 2015 - Jun 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Intuz — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Supervised a team of 6+ Developers. Possessed hands-on expertise in developing Native Android Applications. Delivered 3+ development projects in Ecommerce, Healthcare, and Logistics domains.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senior Software Engineer — Dec 2012 - Jan 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">InheritX Solutions PVT. LTD — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Led a team of 7+ Developers. Proficient in developing Native Android Applications. Demonstrated leadership across all stages of the Project Life Cycle. Delivered 28+ development projects.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Android Expert Lecturer (Part Time) — Nov 2011 - Mar 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Gujarat University — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Delivered expert lectures on Android development fundamentals and advanced concepts.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Android Trainer (Part Time) — Jun 2011 - Nov 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Royal Technosoft Pvt Ltd — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Provided training and mentorship to aspiring Android developers.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineer (Android) — Jun 2011 - Nov 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="2563EB"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Value Chain Solutions India Pvt. Ltd. — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Proficient in developing Native Android Applications through hands-on experience. Adept at managing multiple projects on-time and within-budget. Executed 8+ development projects.</w:t></w:r></w:p><w:p/><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor of Engineering - BE — 2007 - 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Gandhinagar Institute of Technology</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:bookmarkStart w:id="0" w:name="_Toc0"/><w:r><w:t>Vatsal Shah</w:t></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Project Manager</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="334155"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">vatsal@shahvatsal.com  |  vatsalshah1212@gmail.com  |  +91 99747 82758  |  Ahmedabad, India  |  shahvatsal.com  |  linkedin.com/in/vatsalshah12</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="1" w:name="_Toc1"/><w:r><w:t>Professional Summary</w:t></w:r><w:bookmarkEnd w:id="1"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1E293B"/><w:sz w:val="22"/><w:szCs w:val="22"/></w:rPr><w:t xml:space="preserve">Transformational Technical Leader with 15+ years of experience bridging the gap between high-level business strategy and deep technical execution. 
+
+Proven track record of spearheading Generative AI initiatives, architecting highly available cloud-native (AWS/Azure) environments, and scaling high-performing engineering organizations. Adept at pivoting enterprises from legacy monoliths to agile microservices, resulting in exponential increases in deployment velocity and system reliability.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="2" w:name="_Toc2"/><w:r><w:t>Core Competencies</w:t></w:r><w:bookmarkEnd w:id="2"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Arsenal Tool: Android, iOS, Flutter, Angular, Vue.js, React, Next.js, Node.js, Google Cloud, MongoDB, Microsoft Azure, Docker, PostgreSQL, Google Gemini, Anthropic, Meta, Ollama, OpenAI, LangChain, AWS, Java, MySQL, .NET, SpringBoot, Kotlin, MSSQL, Oracle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Domain Expertise: Technical Due Diligence & M&A Advisory, Digital Transformation Consulting, SaaS & Enterprise Platform Engineering, FinTech, Payment & Compliance Systems, EdTech Product Engineering, Product-Led Growth Engineering, Data-Driven Strategy & Analytics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Knowledge Base: Design Patterns, SOLID & Clean Code, Distributed Systems & Scalability, Data Structures & Algorithms, Machine Learning Fundamentals</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Leadership: Interim CTO & Strategic Advisory, Developer Experience (DevEx) Strategy, Engineering Team Leadership, Technical Roadmap & Strategy, Stakeholder & Executive Management, Hiring, Mentoring & Talent Development, P&L Ownership & Delivery Accountability, OKR & KPI Framework Execution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Soft Skill: Strategic Thinking & Problem Solving, Executive Communication & Storytelling, Mentorship & Technical Coaching, Cross-Functional Collaboration, Agile & Scrum Delivery</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Technical Skill: Legacy System Modernization, FinOps & Cloud Cost Optimization, Site Reliability Engineering (SRE) & Observability, Solution Architecture & System Design, Mobile App Development (Android / iOS / Flutter), Cloud Architecture (AWS / GCP / Azure), Microservices, REST & GraphQL API Design, GenAI, LLM & RAG Pipeline Engineering, DevOps, CI/CD & Kubernetes, Database Architecture & Query Optimization, Security, Compliance & Performance Engineering, AI Agent Development & Prompt Engineering</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="3" w:name="_Toc3"/><w:r><w:t>Professional Experience</w:t></w:r><w:bookmarkEnd w:id="3"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager  |  May 2024 - Present</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radixweb — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Currently leading high-impact technology projects, ensuring strategic alignment and operational excellence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager  |  Feb 2023 - May 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samyak Infotech Pvt. Ltd. — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Mentored and led a team of 60+ professionals. Oversaw the entire project development lifecycle. Managed client billing and budgeting processes. Proficiently managed cross-functional projects encompassing .Net, Python, Node, React, Flutter, Android, iOS, and Azure.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Manager  |  Sep 2021 - Jan 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCS - Krish Compusoft Services — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Mentored and led a team of 36+ professionals. Conducted CMMi 5 Audits and implemented process enhancements. Successfully executed and delivered 12+ development projects. Managed projects in E-commerce, CRM, FinTech, and Logistics domains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sr. Software Engineer (Performing Role of Project Manager and Solution Architect)  |  Jul 2015 - Sep 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sterlite Tech - Elitecore — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Led a team of 51+ individuals. Held end-to-end responsibility for project management and solution design. Served on the SAFe 5 Agile Implementation Panel. Delivered 19+ development projects across Singapore, Malaysia, Mumbai, and Delhi.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senior Software Engineer  |  Jan 2015 - Jun 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intuz — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Supervised a team of 6+ Developers. Possessed hands-on expertise in developing Native Android Applications. Delivered 3+ development projects in Ecommerce, Healthcare, and Logistics domains.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senior Software Engineer  |  Dec 2012 - Jan 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InheritX Solutions PVT. LTD — Ahmedabad, Gujarat, India</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Led a team of 7+ Developers. Proficient in developing Native Android Applications. Demonstrated leadership across all stages of the Project Life Cycle. Delivered 28+ development projects.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Android Expert Lecturer (Part Time)  |  Nov 2011 - Mar 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gujarat University — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Delivered expert lectures on Android development fundamentals and advanced concepts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Android Trainer (Part Time)  |  Jun 2011 - Nov 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Technosoft Pvt Ltd — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Provided training and mentorship to aspiring Android developers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="0F172A"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Engineer (Android)  |  Jun 2011 - Nov 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1D4ED8"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value Chain Solutions India Pvt. Ltd. — Ahmedabad</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Proficient in developing Native Android Applications through hands-on experience. Adept at managing multiple projects on-time and within-budget. Executed 8+ development projects.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="4" w:name="_Toc4"/><w:r><w:t>Education</w:t></w:r><w:bookmarkEnd w:id="4"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor of Engineering - BE in Information Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="475569"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Gandhinagar Institute of Technology  2007 - 2011</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="5" w:name="_Toc5"/><w:r><w:t>Certifications</w:t></w:r><w:bookmarkEnd w:id="5"/></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Generative AI for Executives and Business Leaders — IBM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Microsoft Project Management Professional Certificate — Microsoft (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Modern Project Management Certificate — IBM (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Google Digital Marketing &amp; E-commerce — Google (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">AI Foundations for Everyone — IBM (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">IBM Data Analyst — IBM (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">IBM Business Intelligence (BI) Analyst — IBM (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">IBM AI Foundations for Business — IBM (2024)</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/><w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -72,52 +72,52 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="883C4532"/>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="743320F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -220,115 +220,148 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Arial" w:cs="Calibri"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:link w:val="Heading1Char"/>
+    <w:name w:val="heading 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="0F172A"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:link w:val="Heading2Char"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:color="CBD5E1"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:color w:val="0F172A"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="0"/>
+      <w:caps w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -586,47 +619,47 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
-  <Company/>
+  <Company>Vatsal Technosoft</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-[...3 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Vatsal Shah</dc:creator>
+  <dc:title>Vatsal Shah — Resume</dc:title>
+  <dc:description>ATS-oriented resume of Vatsal Shah. Same facts as shahvatsal.com/resume.</dc:description>
+  <dc:subject>AI Leader, Solution Architect, Technical Project Manager</dc:subject>
+  <cp:keywords>Vatsal Shah, AI Leader, Solution Architect, Technical Project Manager, resume, ATS</cp:keywords>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>